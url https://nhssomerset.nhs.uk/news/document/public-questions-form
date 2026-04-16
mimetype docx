--- v0 (2026-02-18)
+++ v1 (2026-04-16)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17AD2ABC" w14:textId="77777777" w:rsidR="00FE6569" w:rsidRDefault="000F4C7B" w:rsidP="003F27AF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694D27D7" w14:textId="77777777" w:rsidR="003F27AF" w:rsidRPr="00EC7DF9" w:rsidRDefault="003F27AF" w:rsidP="003F27AF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -207,132 +210,121 @@
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> opportunity for questions will be time limited</w:t>
       </w:r>
       <w:r w:rsidR="00051289">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uestions should therefore be succinct (and to a maximum of two minutes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068F4E4" w14:textId="77777777" w:rsidR="00077CDB" w:rsidRDefault="00077CDB" w:rsidP="00E12008">
+    <w:p w14:paraId="5068F4E4" w14:textId="77777777" w:rsidR="00077CDB" w:rsidRPr="00DE4CF7" w:rsidRDefault="00077CDB" w:rsidP="00E12008">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6587B03C" w14:textId="77777777" w:rsidR="00077CDB" w:rsidRDefault="00077CDB" w:rsidP="00E12008">
+    <w:p w14:paraId="6587B03C" w14:textId="614EF18F" w:rsidR="00077CDB" w:rsidRDefault="00077CDB" w:rsidP="00E12008">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00051289">
+      <w:r w:rsidRPr="00DE4CF7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to respond as fully as possible, </w:t>
+      </w:r>
+      <w:r w:rsidR="00051289" w:rsidRPr="00DE4CF7">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">could you please set out an outline of the query below and email your question to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00E57765">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00DE4CF7" w:rsidRPr="00DE4CF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>julie.hutchings@nhs.net</w:t>
+          <w:t>somicb.communications@nhs.net</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DE4CF7" w:rsidRPr="00DE4CF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4CF7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by midday</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E57765">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by midday on the </w:t>
+        <w:t xml:space="preserve"> on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57765">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onday preceding the meeting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -344,125 +336,125 @@
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653B0117" w14:textId="77777777" w:rsidR="00077CDB" w:rsidRDefault="00077CDB" w:rsidP="00E12008">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Chair reserves the right to refuse any written question that is:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">eemed to be overly political, </w:t>
+        <w:t>The Chair reserves the right to refuse any written question that is</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>defamatory</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00824B97">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C58">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onfidential</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or vexatious</w:t>
+        <w:t xml:space="preserve"> or sensitive</w:t>
+      </w:r>
+      <w:r w:rsidR="00824B97">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n individual complaint or matter relating to an individual’s healthcare</w:t>
+      </w:r>
+      <w:r w:rsidR="00824B97">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eemed to be overly political, defamatory or vexatious</w:t>
       </w:r>
       <w:r w:rsidR="00824B97">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; or s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubstantially the same as a question that has previously been answered.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB73B8">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -999,75 +991,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NHS Somerset’s </w:t>
             </w:r>
             <w:r w:rsidRPr="007826B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>response, but your name will be anonymised.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A0102FB" w14:textId="77777777" w:rsidR="00051289" w:rsidRDefault="00051289" w:rsidP="008E5730">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03DC1FF1" w14:textId="29DF8247" w:rsidR="00051289" w:rsidRPr="00D27CC9" w:rsidRDefault="00C248C6" w:rsidP="00051289">
+          <w:p w14:paraId="03DC1FF1" w14:textId="29DF8247" w:rsidR="00051289" w:rsidRPr="00D27CC9" w:rsidRDefault="00DE4CF7" w:rsidP="00051289">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   <w:b/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1332677453"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00C248C6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051289">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00051289" w:rsidRPr="00D27CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="00225AB7">
@@ -1094,181 +1086,181 @@
             <w:r w:rsidR="00051289" w:rsidRPr="00D27CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>inutes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC22257" w14:textId="77777777" w:rsidR="00824B97" w:rsidRPr="00EC7DF9" w:rsidRDefault="00824B97" w:rsidP="008E5730">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FC1727D" w14:textId="77777777" w:rsidR="00526837" w:rsidRPr="00AF5CEA" w:rsidRDefault="00526837" w:rsidP="00824B97">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00526837" w:rsidRPr="00AF5CEA" w:rsidSect="00C248C6">
-      <w:headerReference w:type="first" r:id="rId9"/>
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="284" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1576F467" w14:textId="77777777" w:rsidR="00C248C6" w:rsidRDefault="00C248C6" w:rsidP="001C3E6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="591CDAF3" w14:textId="77777777" w:rsidR="00C248C6" w:rsidRDefault="00C248C6" w:rsidP="001C3E6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4074EE16" w14:textId="77777777" w:rsidR="0027241A" w:rsidRDefault="0027241A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="013628E5" w14:textId="77777777" w:rsidR="00C248C6" w:rsidRDefault="00C248C6" w:rsidP="001C3E6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D2B0A6F" w14:textId="77777777" w:rsidR="00C248C6" w:rsidRDefault="00C248C6" w:rsidP="001C3E6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38C49642" w14:textId="77777777" w:rsidR="00E12008" w:rsidRDefault="00B55516" w:rsidP="00E12008">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2336D213" wp14:editId="0925D735">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>3030855</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-98425</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3331845" cy="880745"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21024"/>
               <wp:lineTo x="21489" y="21024"/>
@@ -1414,51 +1406,51 @@
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="68C533DF" w14:textId="77777777" w:rsidR="00E12008" w:rsidRDefault="00E12008" w:rsidP="00E12008">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7063E04E" w14:textId="77777777" w:rsidR="00E12008" w:rsidRDefault="00E12008" w:rsidP="00E12008">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="42A0F890" w14:textId="77777777" w:rsidR="00E12008" w:rsidRDefault="00E12008" w:rsidP="00B55058">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F1654B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4085760"/>
     <w:lvl w:ilvl="0" w:tplc="7966DBFC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1885,62 +1877,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1216769808">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="48578121">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="727921782">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1146749713">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C248C6"/>
     <w:rsid w:val="000031D1"/>
     <w:rsid w:val="000101E8"/>
     <w:rsid w:val="00050DB0"/>
     <w:rsid w:val="00051289"/>
@@ -2047,103 +2038,105 @@
     <w:rsid w:val="00B21C79"/>
     <w:rsid w:val="00B55058"/>
     <w:rsid w:val="00B55516"/>
     <w:rsid w:val="00B722FD"/>
     <w:rsid w:val="00BD04C3"/>
     <w:rsid w:val="00BF4D37"/>
     <w:rsid w:val="00C10300"/>
     <w:rsid w:val="00C234B8"/>
     <w:rsid w:val="00C248C6"/>
     <w:rsid w:val="00C35BB0"/>
     <w:rsid w:val="00C62178"/>
     <w:rsid w:val="00C62958"/>
     <w:rsid w:val="00C8130F"/>
     <w:rsid w:val="00CE06D3"/>
     <w:rsid w:val="00CE2084"/>
     <w:rsid w:val="00CF6161"/>
     <w:rsid w:val="00D10D60"/>
     <w:rsid w:val="00D4018D"/>
     <w:rsid w:val="00D44127"/>
     <w:rsid w:val="00D60374"/>
     <w:rsid w:val="00D7250C"/>
     <w:rsid w:val="00D81684"/>
     <w:rsid w:val="00DC02CC"/>
     <w:rsid w:val="00DC2D95"/>
     <w:rsid w:val="00DD0B49"/>
+    <w:rsid w:val="00DE4CF7"/>
     <w:rsid w:val="00DF1405"/>
     <w:rsid w:val="00E12008"/>
     <w:rsid w:val="00E2539A"/>
     <w:rsid w:val="00E46856"/>
     <w:rsid w:val="00E561BE"/>
     <w:rsid w:val="00E57765"/>
     <w:rsid w:val="00E65403"/>
     <w:rsid w:val="00E829D3"/>
     <w:rsid w:val="00E933AF"/>
     <w:rsid w:val="00E960C5"/>
     <w:rsid w:val="00EB11A7"/>
     <w:rsid w:val="00EC6489"/>
     <w:rsid w:val="00F253CC"/>
     <w:rsid w:val="00F26D31"/>
     <w:rsid w:val="00F34318"/>
     <w:rsid w:val="00F510AF"/>
+    <w:rsid w:val="00F558E4"/>
     <w:rsid w:val="00F65415"/>
     <w:rsid w:val="00F772BD"/>
     <w:rsid w:val="00F8667B"/>
     <w:rsid w:val="00FE6569"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F029BF3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5EBB21C7-CCCF-449E-8ADE-EF972B524FE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -2422,51 +2415,50 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F772BD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="003366"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -2655,65 +2647,61 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1405"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00DF1405"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.hutchings@nhs.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somicb.communications@nhs.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///S:\Strategy%20and%20Patient%20Engagement\Governance\Julie%20Hutchings\ICB%20Board\Templates%20and%20Forms\PQ%20Form%20and%20Guidance%20notes%20for%20Members%20of%20the%20Public\Public%20Questions%20Form.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2971,115 +2959,461 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c383cf82-39f9-4509-a9de-544e658a2f60">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="62dbe0bc-8653-4819-90f4-09953524a5ad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009244AB47B01BF24FAE1B72CBC9DF87C2" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="70416024aa25804e97bcf1c2557cd49d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c383cf82-39f9-4509-a9de-544e658a2f60" xmlns:ns3="62dbe0bc-8653-4819-90f4-09953524a5ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3cd839b54cbe9ffd4d7322d80372ce8f" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c383cf82-39f9-4509-a9de-544e658a2f60"/>
+    <xsd:import namespace="62dbe0bc-8653-4819-90f4-09953524a5ad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c383cf82-39f9-4509-a9de-544e658a2f60" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="27" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62dbe0bc-8653-4819-90f4-09953524a5ad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{89559b19-924a-45ca-a193-a82279e0887d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="62dbe0bc-8653-4819-90f4-09953524a5ad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36C31EAB-23A3-409B-A791-B3AE858405A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c383cf82-39f9-4509-a9de-544e658a2f60"/>
+    <ds:schemaRef ds:uri="62dbe0bc-8653-4819-90f4-09953524a5ad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F78FF9-7845-4409-AF32-5A3ED0EEC977}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0C2351-4816-49A4-9568-BD648208F07E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c383cf82-39f9-4509-a9de-544e658a2f60"/>
+    <ds:schemaRef ds:uri="62dbe0bc-8653-4819-90f4-09953524a5ad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2E33737-F71B-4D2D-B40D-5068C84D13B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Public Questions Form.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>236</Words>
-  <Characters>1370</Characters>
+  <Characters>1381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>SOMERSET PRIMARY CARE TRUST</vt:lpstr>
       <vt:lpstr>    BOARD MEETINGS</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    GUIDANCE NOTES FOR MEMBERS OF THE PUBLIC</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Introduction</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Copies of the agenda and papers will be available from about five days before th</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Public Questions</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Debate</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Members’ interests</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Minutes</vt:lpstr>
       <vt:lpstr>    Contact details</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Somerset Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1603</CharactersWithSpaces>
+  <CharactersWithSpaces>1614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>7274499</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:julie.hutchings@nhs.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7536696</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -3185,25 +3519,36 @@
         <vt:lpwstr>https://nhssomerset.nhs.uk/publications/board-papers/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOMERSET PRIMARY CARE TRUST</dc:title>
   <dc:subject/>
   <dc:creator>Hutchings Julie</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009244AB47B01BF24FAE1B72CBC9DF87C2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>